--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 16 de 2026</t>
   </si>
   <si>
@@ -111,50 +111,56 @@
   <si>
     <t>Indicação nº 28 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que, por intermédio da Secretaria Municipal de Infraestrutura e Serviços Públicos, seja realizada a pavimentação da Rua Maria das Dores Queiroga, localizada no bairro Costa e Silva. A presente indicação justifica-se pela necessidade de garantir melhores condições de mobilidade urbana, segurança viária e qualidade de vida aos moradores da referida via, tendo em vista que a ausência de pavimentação adequada tem gerado transtornos, como poeira no período seco e lama no período chuvoso, dificultando o tráfego de veículos e a circulação de pedestres, além de impactar negativamente a saúde pública e a valorização urbanística do local.</t>
   </si>
   <si>
     <t>Indicação nº 29 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional que, por intermédio da Secretaria Municipal de Infraestrutura e Serviços Públicos, seja realizada a implantação de pavimentação nas Ruas João Cardoso Dias Filho e Severino Muniz de Andrade, ambas localizadas no bairro Campo Grande. A presente indicação justifica-se pela necessidade de melhorar as condições de trafegabilidade e mobilidade urbana nas referidas vias, que atualmente enfrentam dificuldades em períodos chuvosos, com formação de lama e erosões, bem como acúmulo de poeira no período seco, ocasionando transtornos aos moradores, riscos à segurança viária e prejuízos à qualidade de vida da população residente.</t>
   </si>
   <si>
     <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que, por intermédio da Secretaria Municipal de Saúde, em articulação com a Secretaria Municipal de Infraestrutura e Serviços Públicos, seja realizada a construção de uma Academia da Saúde na comunidade de Campo Grande. A presente indicação justifica-se pela necessidade de ampliar o acesso da população às práticas de atividade física orientada, promoção da saúde e prevenção de doenças, contribuindo para a melhoria da qualidade de vida dos moradores, especialmente crianças, jovens, adultos e idosos. A implantação do equipamento também fortalece as ações de atenção básica e de promoção à saúde, em consonância com as diretrizes do Sistema Único de Saúde – SUS e com as políticas públicas de bem-estar e inclusão social.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio do órgão competente, a implantação e sinalização de vagas de estacionamento destinadas a idosos, gestantes e pessoas com Transtorno do Espectro Autista (TEA) em áreas de grande fluxo, especialmente nas proximidades de órgãos públicos, unidades de saúde, instituições de ensino, estabelecimentos comerciais e demais locais de atendimento ao público.</t>
   </si>
   <si>
+    <t>Requerimento nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, nos termos regimentais, a concessão de Votos de Aplausos ao Policial Militar Dayvid Herikson, que, mesmo estando à paisana, demonstrou elevado espírito público, coragem, preparo técnico e senso de responsabilidade ao intervir em uma grave ocorrência registrada na Praça Epitácio Pessoa, no centro desta cidade. A conduta do referido policial evidencia compromisso com a segurança da população, zelo pela ordem pública e dedicação permanente ao dever, atributos que enaltecem a Corporação e servem de exemplo à sociedade. Sua atuação contribuiu decisivamente para a preservação da integridade dos cidadãos envolvidos e para a pronta resposta a uma situação de risco, merecendo, portanto, o reconhecimento e a homenagem desta Casa Legislativa. Diante do exposto, solicito a aprovação do presente requerimento e o encaminhamento de cópia ao homenageado e ao Comando da Polícia Militar, para que tomem ciência desta justa homenagem.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 793 de 2026</t>
   </si>
   <si>
     <t>João Pedro Lira</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 843 de 15 de junho de 2022, que institui o Calendário Oficial de Eventos do Município de Itabaiana-PB, para incluir o evento denominado “Encontro de Mulheres da Agricultura Familiar”, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização de poda das árvores e a implantação de postes de iluminação pública na Avenida Manoel Pereira da Silva, localizada no Bairro Liberdade Altiville. A presente indicação justifica-se pela necessidade de melhorar a segurança, a visibilidade e a mobilidade urbana na referida via, tendo em vista que a vegetação excessiva e a insuficiência de iluminação pública podem comprometer a circulação de pedestres e veículos, além de aumentar a sensação de insegurança para os moradores da localidade. Dessa forma, a adoção das medidas solicitadas contribuirá para a melhoria da qualidade de vida da população, a valorização do espaço urbano e o fortalecimento das condições de segurança no bairro.</t>
   </si>
   <si>
     <t>Indicação nº 33 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização de pavimentação nas vias Avenida Professor Emir Nunes da Silva e Rua Rijoso Pereira, localizadas no Bairro Jardim Universitário. A presente indicação tem como objetivo proporcionar melhores condições de tráfego para pedestres e veículos, bem como reduzir os transtornos enfrentados pelos moradores, especialmente em períodos chuvosos, quando a ausência de pavimentação gera lama, buracos e dificuldades de acesso. A execução dessa obra contribuirá significativamente para a melhoria da mobilidade urbana, valorização dos imóveis da localidade e elevação da qualidade de vida da população residente no bairro.</t>
   </si>
   <si>
     <t>Indicação nº 34 de 2026</t>
@@ -163,59 +169,50 @@
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização de manutenção na pavimentação da Praça Manoel Joaquim de Araújo, localizada ao lado da Rodoviária. A presente indicação justifica-se pela necessidade de recuperação do calçamento e melhoria das condições de uso do espaço público, tendo em vista que o desgaste da pavimentação tem causado transtornos aos pedestres e frequentadores da praça. Dessa forma, a execução dos serviços de manutenção contribuirá para garantir maior segurança, acessibilidade e valorização do espaço urbano, além de proporcionar melhores condições de circulação para a população que utiliza diariamente aquela área.</t>
   </si>
   <si>
     <t>Indicação nº 35 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, em articulação com a secretaria competente, a revitalização do campo de areia localizado na área da antiga CFN (Companhia Ferroviária do Nordeste), espaço que atualmente se encontra sob a posse do Município. A presente indicação tem por finalidade proporcionar melhores condições de uso para os desportistas e para a população que utiliza o local para a prática de atividades físicas e esportivas, incentivando o esporte, o lazer e a convivência comunitária. A revitalização do referido espaço contribuirá significativamente para a promoção da saúde, o incentivo à prática esportiva e a valorização de um importante equipamento público de lazer do município.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização de manutenção na Praça Francisco Jacinto da Silva, localizada na principal entrada da comunidade do Jucuri. A presente indicação justifica-se pela necessidade de melhorar as condições de conservação do referido espaço público, garantindo maior segurança, acessibilidade e bem-estar para os moradores e visitantes da comunidade. A execução dos serviços de manutenção contribuirá para a valorização do espaço urbano, a preservação do patrimônio público e o fortalecimento da convivência social, uma vez que a praça é um importante ponto de encontro e lazer para a população local.</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização de manutenção das estradas vicinais do município, com atenção especial às vias que dão acesso às comunidades Manoel de Matos, Urna, Furna e localidades adjacentes. A presente indicação justifica-se pela necessidade de garantir melhores condições de tráfego e segurança para os moradores, produtores rurais e demais usuários dessas vias, que são fundamentais para o deslocamento diário da população, o escoamento da produção agrícola e o acesso a serviços essenciais, como saúde e educação. A realização dos serviços de manutenção contribuirá significativamente para melhorar a mobilidade rural, reduzir transtornos causados por buracos e irregularidades nas estradas e proporcionar maior qualidade de vida à população das comunidades atendidas.</t>
   </si>
   <si>
     <t>Indicação nº 38 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional do Município que determine, por meio da Secretaria Municipal de Infraestrutura e Serviços Públicos, a realização da pavimentação da Rua Clidenor Félix de Almeida e da Rua Antônio Gomes de França, localizadas no Bairro Alto Alegre. A presente indicação tem como objetivo proporcionar melhores condições de mobilidade para pedestres e veículos, tendo em vista que a ausência de pavimentação gera transtornos aos moradores, especialmente em períodos chuvosos, quando surgem lama e buracos que dificultam o acesso às residências. A execução dessa obra contribuirá para a melhoria da infraestrutura urbana, a valorização dos imóveis da localidade e a elevação da qualidade de vida da população residente no referido bairro.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e na forma regimental, que sejam consignados nos anais desta Casa Legislativa Votos de Aplausos aos Policiais Militares 2º Tenente Baltezam (Mat. 519.498-9), 2º Sargento Ronaldo (Mat. 522.407-1), 3º Sargento Leonardo (Mat. 522.745-3), Cabo J. Filho (Mat. 528.967-0) e Soldado Shayd (Mat. 531.976-5), em reconhecimento aos relevantes serviços prestados à sociedade, bem como pela dedicação, compromisso e exemplar atuação no exercício de suas funções, contribuindo de forma significativa para a manutenção da ordem pública e a promoção da segurança da população.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -743,243 +740,243 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3061</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>3069</v>
+        <v>3054</v>
       </c>
       <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>3061</v>
+        <v>3069</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>3064</v>
+        <v>3063</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>3065</v>
+        <v>3064</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>3066</v>
+        <v>3065</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>3067</v>
+        <v>3066</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="B20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>3060</v>
+        <v>3068</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>