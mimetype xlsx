--- v0 (2026-04-24)
+++ v1 (2026-06-14)
@@ -138,51 +138,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 800 de 2026</t>
   </si>
   <si>
     <t>José Cláudio Chaves Cavalcante Neto - Prefeito Constitucional</t>
   </si>
   <si>
     <t>Altera os Anexos I, II, e V da Lei 950/2025 que dispõe sobre a extinção de cargos vagos, o reenquadramento e a reorganização de cargos existentes, cria cargos de provimento efetivo, revoga as Leis nº 323/1998, nº 355/2000, nº 508/2007 e nº 586/2009, consolida a estrutura dos cargos efetivos do Poder Executivo do Município de Itabaiana/PB e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 794 de 2026</t>
   </si>
   <si>
     <t>Institui o Plano Municipal pela Primeira Infância – PMPI do Município de Itabaiana – PB para o período de 2026 a 2036 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 795 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais e auxílios financeiros para atividades culturais de cunho artístico, religioso e profissional no âmbito do Município de Itabaiana-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 797 de 2026</t>
   </si>
   <si>
-    <t>Institui o Plano Municipal de Assistência Social do Município de Itabaiana-PB para o período de 2026 a 2029, estabelece suas diretrizes, objetivos, ações estratégicas e mecanismos de monitoramento e avaliação.</t>
+    <t>Institui o regime jurídico dos bens públicos municipais, dispõe sobre sua administração, utilização, ocupação e exploração econômica, disciplina a autorização, a permissão e a concessão de uso de espaços públicos, estabelece normas de ordenamento urbano, fiscalização, poder de polícia administrativa e proteção do patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 798 de 2026</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saúde do Município de Itabaiana-PB para o período de 2026 a 2029, estabelece suas diretrizes, objetivos, ações estratégicas e mecanismos de monitoramento e avaliação.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 799 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa “Tendas Violetas” no âmbito do Município de Itabaiana-PB e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 39 de 2026</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Constitucional que determine, por meio do setor competente, a implantação de iluminação pública em frente à Escola João Fagundes de Oliveira, visando proporcionar mais segurança aos estudantes, profissionais da educação e demais moradores que transitam pela localidade.</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2026</t>
   </si>
   <si>
     <t>Josinaldo R.</t>
   </si>